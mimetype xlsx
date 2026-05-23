--- v0 (2026-02-22)
+++ v1 (2026-05-23)
@@ -12,128 +12,331 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>CAISSE Activitée Yop. Ananeraie</t>
   </si>
   <si>
     <t>DATE</t>
   </si>
   <si>
     <t>DÉSIGNATION</t>
   </si>
   <si>
     <t>ENTRÉE</t>
   </si>
   <si>
     <t>SORTIE</t>
   </si>
   <si>
     <t>COMPTE</t>
   </si>
   <si>
+    <t>05/05/2026</t>
+  </si>
+  <si>
+    <t>Wave MTN Mission CI (0502193410)</t>
+  </si>
+  <si>
+    <t>01/05/2026</t>
+  </si>
+  <si>
+    <t>Orange Money Mission CI (0710226920)</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>Coffre Wave chez Loraine (0788380500)</t>
+  </si>
+  <si>
+    <t>15/04/2026</t>
+  </si>
+  <si>
+    <t>13/04/2026</t>
+  </si>
+  <si>
+    <t>11/04/2026</t>
+  </si>
+  <si>
+    <t>06/04/2026</t>
+  </si>
+  <si>
+    <t>Espèce (*******21)</t>
+  </si>
+  <si>
+    <t>02/04/2026</t>
+  </si>
+  <si>
+    <t>31/03/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>26/03/2026</t>
+  </si>
+  <si>
+    <t>22/03/2026</t>
+  </si>
+  <si>
+    <t>Wave Orange Mission CI (0710226920)</t>
+  </si>
+  <si>
+    <t>17/03/2026</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>01/03/2026</t>
+  </si>
+  <si>
+    <t>28/02/2026</t>
+  </si>
+  <si>
+    <t>27/02/2026</t>
+  </si>
+  <si>
     <t>21/02/2026</t>
   </si>
   <si>
-    <t>Wave MTN Mission CI (0502193410)</t>
-[...1 lines deleted...]
-  <si>
     <t>19/02/2026</t>
   </si>
   <si>
     <t>17/02/2026</t>
   </si>
   <si>
     <t>03/02/2026</t>
   </si>
   <si>
     <t>31/01/2026</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
   <si>
-    <t>Wave Orange Mission CI (0710226920)</t>
-[...1 lines deleted...]
-  <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>17/01/2026</t>
   </si>
   <si>
     <t>12/01/2026</t>
   </si>
   <si>
     <t>06/01/2026</t>
   </si>
   <si>
     <t>26/12/2025</t>
   </si>
   <si>
     <t>17/12/2025</t>
   </si>
   <si>
     <t>16/12/2025</t>
   </si>
   <si>
     <t>08/12/2025</t>
   </si>
   <si>
     <t>07/12/2025</t>
   </si>
   <si>
     <t>06/12/2025</t>
   </si>
   <si>
-    <t>Espèce (*******21)</t>
-[...1 lines deleted...]
-  <si>
     <t>02/12/2025</t>
+  </si>
+  <si>
+    <t>A Geneviève et Loraine, soutien financier</t>
+  </si>
+  <si>
+    <t>A Loraine pour les achats de gros du mois et autres
+---------------------------
+Achat pour le mois et sponsorisation.
+Sponsorisation une semaine 15000f
+Wi-Fi 2500f
+Droit de mairie 4000f
+02 sacs de farine 100 kg 45000f
+Boite sauce tomate de pastels 200 boîtes 6000f
+Carton de pastels+frais de livraison 17000f
+Papier et sachet emballage 6000f
+05 plaquettes d'oeufs 12000f
+Un petit sac d'oignons 5000f
+Viande hachée de boeuf 06 kg 25800f
+Poisson 5000f
+Légumes pastels 3000f
+Jambon de boeuf 5000f
+Tomate boule 03 kg 3000f
+Piment frais 1000f
+Soja 03 kg 3000
+Ail 01 kg 1900f
+Carotte deux paquets 3000f
+Épices d'assaisonnement 2500f
+Du Sel 1000f
+Poubelle 2000f
+Savon de vaisselle 1500f
+Rajout appareil de pastels 2500
+Transport pour les courses 3000f
+Total :174.700f</t>
+  </si>
+  <si>
+    <t>Point de vente du 13/04 au 25/04/2026
+Cumulus des dépenses 
+29.250f
+Cumulus des bénéfices 
+111.650f
+-10.000f(recharge compteur CEI) fait à la date du 22/04/2026
+Nouveau cumulus des bénéfices.
+101.650f</t>
+  </si>
+  <si>
+    <t>Point de vente du 30/04 au 11/04/2026
+Cumulus des dépenses 
+de différentes ventes.
+111.185f
+Cumulus des bénéfices de différentes ventes.
+141.350f</t>
+  </si>
+  <si>
+    <t>A Loraine pour la réparation de la sérure de la porte arrière de l'appartement</t>
+  </si>
+  <si>
+    <t>A Loraine pour l'achat de 50kg de farine</t>
+  </si>
+  <si>
+    <t>A Geneviève, soutien financier</t>
+  </si>
+  <si>
+    <t>A Lauraine, soutien financier</t>
+  </si>
+  <si>
+    <t>Achat pour le mois (effectué par Loraine, achats de gros du mois 2/3)
+Droit de mairie 3200f
+Carton de levure chimique 2000f
+03 plaquettes d'oeufs 7200f
+Abonnement wifi 2500f
+Boubelle 1500f
+Savon pour la verselle 1000f
+Papier et sachet emballage 3000f
+Total :20400f
+Achat pour la semaine 
+Oignon 02kg 1200f
+Ail 01kg 1500f
+Binseau+grattoir pour faire la peinture 1000f
+Carotte 1000f
+Tomate boule 1500f
+Transport pour les courses 1000f
+Total :8700f
+Entour : 29.100f</t>
+  </si>
+  <si>
+    <t>Achat de biton de 25L d'huile, achats de gros du mois (1/2)</t>
+  </si>
+  <si>
+    <t>Point de vente du 16/03/ au 28/03/2026
+Cumulus des dépenses journalières 
+51.341f
+Cumulus des bénéfices journalières.
+Pastels 79.559f
+Cakes 13 .600f
+Jus      12.000f
+Total : 105.159f</t>
+  </si>
+  <si>
+    <t>A Lauraine pour recherche CIE</t>
+  </si>
+  <si>
+    <t>Don reçu pour le soutien des Sœurs</t>
+  </si>
+  <si>
+    <t>Point de vente du 02/03/2026 au  14/03/2026
+Cumulus des dépenses journalières 
+63.319f
+Dépenses de semaine 
+48.900f
+Ce qui donne un total :112.219f
+Cumulus bénéfices journalières 
+BÉNÉFICES :
+Cake :8.800f
+Amuses bouches :12.400f
+Jus:25.000f
+Pastels :116.865f
+Total :163.065f
+Bénéfices global pour les deux semaines s'élève à 50.846f
+C'est-à-dire 163.0 65-112.219
+Qui donne 50.846f
+Nb: Toujours dans la boste de l'activité j'ai demandé 20.000f pour les flyers et la sponsorisation.</t>
+  </si>
+  <si>
+    <t>A Lauraine (remboursement et prise en charge total de l'achat d'un congélateur par GDE)</t>
+  </si>
+  <si>
+    <t>Don reçu pour le soutien des Soeurs</t>
+  </si>
+  <si>
+    <t>Point de vente du 16/02/2026
+Cumulus des dépenses journalières 
+43.700f
+Cumulus des bénéfices journalières 
+5000f bénéfices vente de jus 
+5000f bénéfices vente de cannette 
+16.600f bénéfices vente de pastel 
+Ce qui nous donne un total de 26.600f
+J'ai perdu 39.210f
+Le lundi 23/02/2026
+Il y a 10550f l'argent pour la vente</t>
+  </si>
+  <si>
+    <t>Achat d'un pidon de 25L Dinor + un carton de burre Aya</t>
+  </si>
+  <si>
+    <t>Achat de 50kg de farine Patissière</t>
   </si>
   <si>
     <t>Achat d'un kit mami gaz pour la bouteille de gaz B6 (fait-tout)</t>
   </si>
   <si>
     <t>Achat d'un support pour le congélateur</t>
   </si>
   <si>
     <t>Participation de la caisse à l'achat d'un congélateur (Lauraine à participé a hauteur de 100 000, et le congélateur à coûté 107 500F)</t>
   </si>
   <si>
     <t>A Lauraine pour un soutien financier (nourriture)</t>
   </si>
   <si>
     <t>Paiement sur Jumia d'article divers pour l'équipement de l'activité</t>
   </si>
   <si>
     <t>A Lauraine l'achat d'article divers pour l'équipement de l'activité</t>
   </si>
   <si>
     <t>Point de vente du 02/02/ au 14/02/2026
 Cumulus des dépenses journalières : 61.590f
 Dépenses de la semaine : 7700f
 Ce qui donne un total de : 69.290f
 Cumulus des bénéfices journalières 
@@ -586,563 +789,1019 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="B4" sqref="B4:H28"/>
+      <selection activeCell="B4" sqref="B4:H52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="80" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="50" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:8" customHeight="1" ht="40">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="1" ht="30">
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
     </row>
     <row r="4" spans="1:8" customHeight="1" ht="35">
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c r="D4" s="6">
         <v>0</v>
       </c>
       <c r="E4" s="6">
-        <v>11615</v>
+        <v>101000</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5"/>
       <c r="H4" s="4"/>
     </row>
     <row r="5" spans="1:8" customHeight="1" ht="35">
       <c r="B5" s="4" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="D5" s="6">
         <v>0</v>
       </c>
       <c r="E5" s="6">
-        <v>3030</v>
+        <v>176447</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="G5" s="5"/>
       <c r="H5" s="4"/>
     </row>
     <row r="6" spans="1:8" customHeight="1" ht="35">
       <c r="B6" s="4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="D6" s="6">
-        <v>0</v>
+        <v>101650</v>
       </c>
       <c r="E6" s="6">
-        <v>7575</v>
+        <v>0</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="G6" s="5"/>
       <c r="H6" s="4"/>
     </row>
     <row r="7" spans="1:8" customHeight="1" ht="35">
       <c r="B7" s="4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>29</v>
+        <v>48</v>
       </c>
       <c r="D7" s="6">
-        <v>0</v>
+        <v>139950</v>
       </c>
       <c r="E7" s="6">
-        <v>15150</v>
+        <v>0</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G7" s="5"/>
       <c r="H7" s="4"/>
     </row>
     <row r="8" spans="1:8" customHeight="1" ht="35">
       <c r="B8" s="4" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>30</v>
+        <v>49</v>
       </c>
       <c r="D8" s="6">
         <v>0</v>
       </c>
       <c r="E8" s="6">
-        <v>37664</v>
+        <v>10100</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="5"/>
       <c r="H8" s="4"/>
     </row>
     <row r="9" spans="1:8" customHeight="1" ht="35">
       <c r="B9" s="4" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="D9" s="6">
         <v>0</v>
       </c>
       <c r="E9" s="6">
-        <v>57570</v>
+        <v>26260</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="5"/>
       <c r="H9" s="4"/>
     </row>
     <row r="10" spans="1:8" customHeight="1" ht="35">
       <c r="B10" s="4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>32</v>
+        <v>51</v>
       </c>
       <c r="D10" s="6">
-        <v>111840</v>
+        <v>0</v>
       </c>
       <c r="E10" s="6">
-        <v>0</v>
+        <v>50000</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G10" s="5"/>
       <c r="H10" s="4"/>
     </row>
     <row r="11" spans="1:8" customHeight="1" ht="35">
       <c r="B11" s="4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="D11" s="6">
         <v>0</v>
       </c>
       <c r="E11" s="6">
-        <v>7775</v>
+        <v>50000</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G11" s="5"/>
       <c r="H11" s="4"/>
     </row>
     <row r="12" spans="1:8" customHeight="1" ht="35">
       <c r="B12" s="4" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>34</v>
+        <v>53</v>
       </c>
       <c r="D12" s="6">
         <v>0</v>
       </c>
       <c r="E12" s="6">
-        <v>10100</v>
+        <v>29390</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G12" s="5"/>
       <c r="H12" s="4"/>
     </row>
     <row r="13" spans="1:8" customHeight="1" ht="35">
       <c r="B13" s="4" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="D13" s="6">
-        <v>95545</v>
+        <v>0</v>
       </c>
       <c r="E13" s="6">
-        <v>0</v>
+        <v>25500</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G13" s="5"/>
       <c r="H13" s="4"/>
     </row>
     <row r="14" spans="1:8" customHeight="1" ht="35">
       <c r="B14" s="4" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>36</v>
+        <v>55</v>
       </c>
       <c r="D14" s="6">
-        <v>100000</v>
+        <v>104115</v>
       </c>
       <c r="E14" s="6">
         <v>0</v>
       </c>
       <c r="F14" s="4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="G14" s="5"/>
       <c r="H14" s="4"/>
     </row>
     <row r="15" spans="1:8" customHeight="1" ht="35">
       <c r="B15" s="4" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>37</v>
+        <v>56</v>
       </c>
       <c r="D15" s="6">
         <v>0</v>
       </c>
       <c r="E15" s="6">
-        <v>21200</v>
+        <v>10100</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G15" s="5"/>
       <c r="H15" s="4"/>
     </row>
     <row r="16" spans="1:8" customHeight="1" ht="35">
       <c r="B16" s="4" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>38</v>
+        <v>57</v>
       </c>
       <c r="D16" s="6">
-        <v>0</v>
+        <v>10000</v>
       </c>
       <c r="E16" s="6">
-        <v>62620</v>
+        <v>0</v>
       </c>
       <c r="F16" s="4" t="s">
-        <v>7</v>
+        <v>22</v>
       </c>
       <c r="G16" s="5"/>
       <c r="H16" s="4"/>
     </row>
     <row r="17" spans="1:8" customHeight="1" ht="35">
       <c r="B17" s="4" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>39</v>
+        <v>58</v>
       </c>
       <c r="D17" s="6">
-        <v>0</v>
+        <v>141650</v>
       </c>
       <c r="E17" s="6">
-        <v>30300</v>
+        <v>0</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="5"/>
       <c r="H17" s="4"/>
     </row>
     <row r="18" spans="1:8" customHeight="1" ht="35">
       <c r="B18" s="4" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="D18" s="6">
-        <v>80790</v>
+        <v>0</v>
       </c>
       <c r="E18" s="6">
-        <v>0</v>
+        <v>25000</v>
       </c>
       <c r="F18" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G18" s="5"/>
       <c r="H18" s="4"/>
     </row>
     <row r="19" spans="1:8" customHeight="1" ht="35">
       <c r="B19" s="4" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="D19" s="6">
         <v>0</v>
       </c>
       <c r="E19" s="6">
-        <v>10100</v>
+        <v>25000</v>
       </c>
       <c r="F19" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G19" s="5"/>
       <c r="H19" s="4"/>
     </row>
     <row r="20" spans="1:8" customHeight="1" ht="35">
       <c r="B20" s="4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>42</v>
+        <v>59</v>
       </c>
       <c r="D20" s="6">
         <v>0</v>
       </c>
       <c r="E20" s="6">
-        <v>10100</v>
+        <v>100000</v>
       </c>
       <c r="F20" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G20" s="5"/>
       <c r="H20" s="4"/>
     </row>
     <row r="21" spans="1:8" customHeight="1" ht="35">
       <c r="B21" s="4" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
       <c r="D21" s="6">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="E21" s="6">
-        <v>50500</v>
+        <v>0</v>
       </c>
       <c r="F21" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G21" s="5"/>
       <c r="H21" s="4"/>
     </row>
     <row r="22" spans="1:8" customHeight="1" ht="35">
       <c r="B22" s="4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D22" s="6">
-        <v>1000</v>
+        <v>5000</v>
       </c>
       <c r="E22" s="6">
         <v>0</v>
       </c>
       <c r="F22" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G22" s="5"/>
       <c r="H22" s="4"/>
     </row>
     <row r="23" spans="1:8" customHeight="1" ht="35">
       <c r="B23" s="4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="C23" s="5" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="D23" s="6">
-        <v>112180</v>
+        <v>10000</v>
       </c>
       <c r="E23" s="6">
         <v>0</v>
       </c>
       <c r="F23" s="4" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="G23" s="5"/>
       <c r="H23" s="4"/>
     </row>
     <row r="24" spans="1:8" customHeight="1" ht="35">
       <c r="B24" s="4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C24" s="5" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="D24" s="6">
-        <v>0</v>
+        <v>26335</v>
       </c>
       <c r="E24" s="6">
-        <v>25250</v>
+        <v>0</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="5"/>
       <c r="H24" s="4"/>
     </row>
     <row r="25" spans="1:8" customHeight="1" ht="35">
       <c r="B25" s="4" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="D25" s="6">
         <v>0</v>
       </c>
       <c r="E25" s="6">
-        <v>11615</v>
+        <v>40700</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="5"/>
       <c r="H25" s="4"/>
     </row>
     <row r="26" spans="1:8" customHeight="1" ht="35">
       <c r="B26" s="4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="D26" s="6">
         <v>0</v>
       </c>
       <c r="E26" s="6">
-        <v>18000</v>
+        <v>22500</v>
       </c>
       <c r="F26" s="4" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="G26" s="5"/>
       <c r="H26" s="4"/>
     </row>
     <row r="27" spans="1:8" customHeight="1" ht="35">
       <c r="B27" s="4" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>48</v>
+        <v>56</v>
       </c>
       <c r="D27" s="6">
         <v>0</v>
       </c>
       <c r="E27" s="6">
-        <v>22575</v>
+        <v>10100</v>
       </c>
       <c r="F27" s="4" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="G27" s="5"/>
       <c r="H27" s="4"/>
     </row>
     <row r="28" spans="1:8" customHeight="1" ht="35">
       <c r="B28" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C28" s="5" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="D28" s="6">
-        <v>79255</v>
+        <v>0</v>
       </c>
       <c r="E28" s="6">
-        <v>0</v>
+        <v>11615</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="5"/>
       <c r="H28" s="4"/>
+    </row>
+    <row r="29" spans="1:8" customHeight="1" ht="35">
+      <c r="B29" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="D29" s="6">
+        <v>0</v>
+      </c>
+      <c r="E29" s="6">
+        <v>3030</v>
+      </c>
+      <c r="F29" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="4"/>
+    </row>
+    <row r="30" spans="1:8" customHeight="1" ht="35">
+      <c r="B30" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D30" s="6">
+        <v>0</v>
+      </c>
+      <c r="E30" s="6">
+        <v>7575</v>
+      </c>
+      <c r="F30" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="4"/>
+    </row>
+    <row r="31" spans="1:8" customHeight="1" ht="35">
+      <c r="B31" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>67</v>
+      </c>
+      <c r="D31" s="6">
+        <v>0</v>
+      </c>
+      <c r="E31" s="6">
+        <v>15150</v>
+      </c>
+      <c r="F31" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="4"/>
+    </row>
+    <row r="32" spans="1:8" customHeight="1" ht="35">
+      <c r="B32" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="6">
+        <v>0</v>
+      </c>
+      <c r="E32" s="6">
+        <v>37664</v>
+      </c>
+      <c r="F32" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G32" s="5"/>
+      <c r="H32" s="4"/>
+    </row>
+    <row r="33" spans="1:8" customHeight="1" ht="35">
+      <c r="B33" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" s="5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D33" s="6">
+        <v>0</v>
+      </c>
+      <c r="E33" s="6">
+        <v>57570</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="5"/>
+      <c r="H33" s="4"/>
+    </row>
+    <row r="34" spans="1:8" customHeight="1" ht="35">
+      <c r="B34" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="D34" s="6">
+        <v>111840</v>
+      </c>
+      <c r="E34" s="6">
+        <v>0</v>
+      </c>
+      <c r="F34" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G34" s="5"/>
+      <c r="H34" s="4"/>
+    </row>
+    <row r="35" spans="1:8" customHeight="1" ht="35">
+      <c r="B35" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D35" s="6">
+        <v>0</v>
+      </c>
+      <c r="E35" s="6">
+        <v>7775</v>
+      </c>
+      <c r="F35" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="4"/>
+    </row>
+    <row r="36" spans="1:8" customHeight="1" ht="35">
+      <c r="B36" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>72</v>
+      </c>
+      <c r="D36" s="6">
+        <v>0</v>
+      </c>
+      <c r="E36" s="6">
+        <v>10100</v>
+      </c>
+      <c r="F36" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="4"/>
+    </row>
+    <row r="37" spans="1:8" customHeight="1" ht="35">
+      <c r="B37" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C37" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="D37" s="6">
+        <v>95545</v>
+      </c>
+      <c r="E37" s="6">
+        <v>0</v>
+      </c>
+      <c r="F37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="4"/>
+    </row>
+    <row r="38" spans="1:8" customHeight="1" ht="35">
+      <c r="B38" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C38" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="6">
+        <v>100000</v>
+      </c>
+      <c r="E38" s="6">
+        <v>0</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="4"/>
+    </row>
+    <row r="39" spans="1:8" customHeight="1" ht="35">
+      <c r="B39" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="6">
+        <v>0</v>
+      </c>
+      <c r="E39" s="6">
+        <v>21200</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="4"/>
+    </row>
+    <row r="40" spans="1:8" customHeight="1" ht="35">
+      <c r="B40" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C40" s="5" t="s">
+        <v>76</v>
+      </c>
+      <c r="D40" s="6">
+        <v>0</v>
+      </c>
+      <c r="E40" s="6">
+        <v>62620</v>
+      </c>
+      <c r="F40" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="4"/>
+    </row>
+    <row r="41" spans="1:8" customHeight="1" ht="35">
+      <c r="B41" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C41" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D41" s="6">
+        <v>0</v>
+      </c>
+      <c r="E41" s="6">
+        <v>30300</v>
+      </c>
+      <c r="F41" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="4"/>
+    </row>
+    <row r="42" spans="1:8" customHeight="1" ht="35">
+      <c r="B42" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="D42" s="6">
+        <v>80790</v>
+      </c>
+      <c r="E42" s="6">
+        <v>0</v>
+      </c>
+      <c r="F42" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="4"/>
+    </row>
+    <row r="43" spans="1:8" customHeight="1" ht="35">
+      <c r="B43" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C43" s="5" t="s">
+        <v>79</v>
+      </c>
+      <c r="D43" s="6">
+        <v>0</v>
+      </c>
+      <c r="E43" s="6">
+        <v>10100</v>
+      </c>
+      <c r="F43" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="4"/>
+    </row>
+    <row r="44" spans="1:8" customHeight="1" ht="35">
+      <c r="B44" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C44" s="5" t="s">
+        <v>80</v>
+      </c>
+      <c r="D44" s="6">
+        <v>0</v>
+      </c>
+      <c r="E44" s="6">
+        <v>10100</v>
+      </c>
+      <c r="F44" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G44" s="5"/>
+      <c r="H44" s="4"/>
+    </row>
+    <row r="45" spans="1:8" customHeight="1" ht="35">
+      <c r="B45" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>81</v>
+      </c>
+      <c r="D45" s="6">
+        <v>0</v>
+      </c>
+      <c r="E45" s="6">
+        <v>50500</v>
+      </c>
+      <c r="F45" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G45" s="5"/>
+      <c r="H45" s="4"/>
+    </row>
+    <row r="46" spans="1:8" customHeight="1" ht="35">
+      <c r="B46" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D46" s="6">
+        <v>1000</v>
+      </c>
+      <c r="E46" s="6">
+        <v>0</v>
+      </c>
+      <c r="F46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G46" s="5"/>
+      <c r="H46" s="4"/>
+    </row>
+    <row r="47" spans="1:8" customHeight="1" ht="35">
+      <c r="B47" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D47" s="6">
+        <v>112180</v>
+      </c>
+      <c r="E47" s="6">
+        <v>0</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G47" s="5"/>
+      <c r="H47" s="4"/>
+    </row>
+    <row r="48" spans="1:8" customHeight="1" ht="35">
+      <c r="B48" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>83</v>
+      </c>
+      <c r="D48" s="6">
+        <v>0</v>
+      </c>
+      <c r="E48" s="6">
+        <v>25250</v>
+      </c>
+      <c r="F48" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G48" s="5"/>
+      <c r="H48" s="4"/>
+    </row>
+    <row r="49" spans="1:8" customHeight="1" ht="35">
+      <c r="B49" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>84</v>
+      </c>
+      <c r="D49" s="6">
+        <v>0</v>
+      </c>
+      <c r="E49" s="6">
+        <v>11615</v>
+      </c>
+      <c r="F49" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G49" s="5"/>
+      <c r="H49" s="4"/>
+    </row>
+    <row r="50" spans="1:8" customHeight="1" ht="35">
+      <c r="B50" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="D50" s="6">
+        <v>0</v>
+      </c>
+      <c r="E50" s="6">
+        <v>18000</v>
+      </c>
+      <c r="F50" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="G50" s="5"/>
+      <c r="H50" s="4"/>
+    </row>
+    <row r="51" spans="1:8" customHeight="1" ht="35">
+      <c r="B51" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C51" s="5" t="s">
+        <v>86</v>
+      </c>
+      <c r="D51" s="6">
+        <v>0</v>
+      </c>
+      <c r="E51" s="6">
+        <v>22575</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G51" s="5"/>
+      <c r="H51" s="4"/>
+    </row>
+    <row r="52" spans="1:8" customHeight="1" ht="35">
+      <c r="B52" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C52" s="5" t="s">
+        <v>82</v>
+      </c>
+      <c r="D52" s="6">
+        <v>79255</v>
+      </c>
+      <c r="E52" s="6">
+        <v>0</v>
+      </c>
+      <c r="F52" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G52" s="5"/>
+      <c r="H52" s="4"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">